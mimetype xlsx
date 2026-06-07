--- v0 (2026-04-08)
+++ v1 (2026-06-07)
@@ -12,88 +12,343 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode Transaksi</t>
   </si>
   <si>
     <t>Kategori</t>
   </si>
   <si>
     <t>Total Transaksi</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Item Transaksi</t>
   </si>
   <si>
     <t>Tanggal Transaksi</t>
   </si>
   <si>
     <t>Tanggal Input</t>
   </si>
   <si>
+    <t>TRX-00094</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Rp 581.000</t>
+  </si>
+  <si>
+    <t>PENGELUARAN</t>
+  </si>
+  <si>
+    <t>03 Jun 2026</t>
+  </si>
+  <si>
+    <t>03 Jun 2026 09:42</t>
+  </si>
+  <si>
+    <t>TRX-00093</t>
+  </si>
+  <si>
+    <t>Rp 3.343.116</t>
+  </si>
+  <si>
+    <t>01 Jun 2026</t>
+  </si>
+  <si>
+    <t>01 Jun 2026 12:27</t>
+  </si>
+  <si>
+    <t>TRX-00092</t>
+  </si>
+  <si>
+    <t>Rp 953.000</t>
+  </si>
+  <si>
+    <t>28 May 2026</t>
+  </si>
+  <si>
+    <t>28 May 2026 02:05</t>
+  </si>
+  <si>
+    <t>TRX-00091</t>
+  </si>
+  <si>
+    <t>Rp 1.445.000</t>
+  </si>
+  <si>
+    <t>25 May 2026</t>
+  </si>
+  <si>
+    <t>25 May 2026 08:59</t>
+  </si>
+  <si>
+    <t>TRX-00090</t>
+  </si>
+  <si>
+    <t>Rp 3.839.400</t>
+  </si>
+  <si>
+    <t>23 May 2026</t>
+  </si>
+  <si>
+    <t>23 May 2026 07:59</t>
+  </si>
+  <si>
+    <t>TRX-00089</t>
+  </si>
+  <si>
+    <t>Rp 6.376.455</t>
+  </si>
+  <si>
+    <t>PENGELURAN</t>
+  </si>
+  <si>
+    <t>22 May 2026</t>
+  </si>
+  <si>
+    <t>22 May 2026 03:12</t>
+  </si>
+  <si>
+    <t>TRX-00087</t>
+  </si>
+  <si>
+    <t>Rp 5.415.000</t>
+  </si>
+  <si>
+    <t>17 May 2026</t>
+  </si>
+  <si>
+    <t>17 May 2026 14:11</t>
+  </si>
+  <si>
+    <t>TRX-00088</t>
+  </si>
+  <si>
+    <t>Rp 0</t>
+  </si>
+  <si>
+    <t>TRX-00085</t>
+  </si>
+  <si>
+    <t>Rp 370.000</t>
+  </si>
+  <si>
+    <t>12 May 2026</t>
+  </si>
+  <si>
+    <t>12 May 2026 03:43</t>
+  </si>
+  <si>
+    <t>TRX-00086</t>
+  </si>
+  <si>
+    <t>Rp 869.000</t>
+  </si>
+  <si>
+    <t>12 May 2026 04:35</t>
+  </si>
+  <si>
+    <t>TRX-00082</t>
+  </si>
+  <si>
+    <t>Rp 1.748.500</t>
+  </si>
+  <si>
+    <t>11 May 2026</t>
+  </si>
+  <si>
+    <t>11 May 2026 05:14</t>
+  </si>
+  <si>
+    <t>TRX-00083</t>
+  </si>
+  <si>
+    <t>Rp 373.000</t>
+  </si>
+  <si>
+    <t>12 May 2026 02:46</t>
+  </si>
+  <si>
+    <t>TRX-00084</t>
+  </si>
+  <si>
+    <t>Rp 1.627.000</t>
+  </si>
+  <si>
+    <t>12 May 2026 03:23</t>
+  </si>
+  <si>
+    <t>TRX-00081</t>
+  </si>
+  <si>
+    <t>Rp 2.962.000</t>
+  </si>
+  <si>
+    <t>07 May 2026</t>
+  </si>
+  <si>
+    <t>07 May 2026 07:05</t>
+  </si>
+  <si>
+    <t>TRX-00080</t>
+  </si>
+  <si>
+    <t>Rp 1.493.000</t>
+  </si>
+  <si>
+    <t>hairdrye,catok,plsa,terea,crib,mkn dinner,billiard,perbumbuan dapur,beras,pecelele</t>
+  </si>
+  <si>
+    <t>04 May 2026</t>
+  </si>
+  <si>
+    <t>04 May 2026 09:05</t>
+  </si>
+  <si>
+    <t>TRX-00079</t>
+  </si>
+  <si>
+    <t>Rp 419.000</t>
+  </si>
+  <si>
+    <t>Beurht, bensin, ketoprak</t>
+  </si>
+  <si>
+    <t>02 May 2026</t>
+  </si>
+  <si>
+    <t>02 May 2026 03:42</t>
+  </si>
+  <si>
+    <t>TRX-00078</t>
+  </si>
+  <si>
+    <t>Rp 4.500.000</t>
+  </si>
+  <si>
+    <t>29 Apr 2026</t>
+  </si>
+  <si>
+    <t>29 Apr 2026 08:15</t>
+  </si>
+  <si>
+    <t>TRX-00077</t>
+  </si>
+  <si>
+    <t>Rp 264.000</t>
+  </si>
+  <si>
+    <t>23 Apr 2026</t>
+  </si>
+  <si>
+    <t>23 Apr 2026 05:00</t>
+  </si>
+  <si>
+    <t>TRX-00075</t>
+  </si>
+  <si>
+    <t>Rp 1.992.000</t>
+  </si>
+  <si>
+    <t>21 Apr 2026</t>
+  </si>
+  <si>
+    <t>21 Apr 2026 05:47</t>
+  </si>
+  <si>
+    <t>TRX-00076</t>
+  </si>
+  <si>
+    <t>Rp 5.750.000</t>
+  </si>
+  <si>
+    <t>21 Apr 2026 06:38</t>
+  </si>
+  <si>
+    <t>TRX-00074</t>
+  </si>
+  <si>
+    <t>Rp 1.712.000</t>
+  </si>
+  <si>
+    <t>16 Apr 2026</t>
+  </si>
+  <si>
+    <t>16 Apr 2026 03:39</t>
+  </si>
+  <si>
+    <t>TRX-00073</t>
+  </si>
+  <si>
+    <t>Rp 1.269.000</t>
+  </si>
+  <si>
+    <t>13 Apr 2026</t>
+  </si>
+  <si>
+    <t>13 Apr 2026 03:20</t>
+  </si>
+  <si>
     <t>TRX-00072</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>Rp 6.357.000</t>
   </si>
   <si>
-    <t>PENGELUARAN</t>
-[...1 lines deleted...]
-  <si>
     <t>07 Apr 2026</t>
   </si>
   <si>
     <t>07 Apr 2026 01:56</t>
   </si>
   <si>
     <t>TRX-00071</t>
   </si>
   <si>
     <t>Rp 2.066.000</t>
   </si>
   <si>
     <t>05 Apr 2026</t>
   </si>
   <si>
     <t>05 Apr 2026 05:51</t>
   </si>
   <si>
     <t>TRX-00069</t>
   </si>
   <si>
     <t>Rp 1.500.000</t>
   </si>
   <si>
     <t>PENGELUARAN SIMPANAN SAFE PUPUK SAWIT</t>
@@ -456,53 +711,50 @@
     <t>Rp 595.000</t>
   </si>
   <si>
     <t>05 Feb 2026 13:16</t>
   </si>
   <si>
     <t>TRX-00034</t>
   </si>
   <si>
     <t>Rp 614.000</t>
   </si>
   <si>
     <t>03 Feb 2026</t>
   </si>
   <si>
     <t>03 Feb 2026 02:38</t>
   </si>
   <si>
     <t>TRX-00035</t>
   </si>
   <si>
     <t>Rp 100.000</t>
   </si>
   <si>
     <t>TRX-00033</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rp 370.000</t>
   </si>
   <si>
     <t>02 Feb 2026</t>
   </si>
   <si>
     <t>02 Feb 2026 02:20</t>
   </si>
   <si>
     <t>TRX-00031</t>
   </si>
   <si>
     <t>Rp 104.000</t>
   </si>
   <si>
     <t>31 Jan 2026</t>
   </si>
   <si>
     <t>31 Jan 2026 01:20</t>
   </si>
   <si>
     <t>TRX-00030</t>
   </si>
   <si>
     <t>Rp 62.000</t>
   </si>
@@ -1161,63 +1413,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H70"/>
+  <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.571" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.995" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="20.281" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.852" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -1271,363 +1523,363 @@
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" t="s">
         <v>20</v>
       </c>
-      <c r="F4" t="s">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="H4" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>9</v>
       </c>
       <c r="G5" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="H5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6" t="s">
         <v>27</v>
       </c>
       <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" t="s">
         <v>28</v>
       </c>
-      <c r="F6" t="s">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="H6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" t="s">
         <v>31</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>9</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
       <c r="H7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>9</v>
       </c>
       <c r="D8" t="s">
         <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>9</v>
       </c>
       <c r="G8" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="H8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>9</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>9</v>
       </c>
       <c r="G9" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="H9" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>9</v>
       </c>
       <c r="G10" t="s">
+        <v>43</v>
+      </c>
+      <c r="H10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>9</v>
       </c>
       <c r="G11" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="H11" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
       <c r="D12" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>9</v>
       </c>
       <c r="G12" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="H12" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" t="s">
+        <v>53</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H13" t="s">
         <v>54</v>
-      </c>
-[...16 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>9</v>
       </c>
       <c r="G14" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="H14" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>9</v>
       </c>
       <c r="D15" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>9</v>
       </c>
       <c r="G15" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" t="s">
         <v>63</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="F16" t="s">
         <v>9</v>
       </c>
       <c r="G16" t="s">
         <v>65</v>
       </c>
       <c r="H16" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" t="s">
         <v>9</v>
       </c>
       <c r="D17" t="s">
         <v>68</v>
       </c>
       <c r="E17" t="s">
@@ -1635,213 +1887,213 @@
       </c>
       <c r="F17" t="s">
         <v>9</v>
       </c>
       <c r="G17" t="s">
         <v>70</v>
       </c>
       <c r="H17" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>72</v>
       </c>
       <c r="C18" t="s">
         <v>9</v>
       </c>
       <c r="D18" t="s">
         <v>73</v>
       </c>
       <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" t="s">
+        <v>9</v>
+      </c>
+      <c r="G18" t="s">
         <v>74</v>
       </c>
-      <c r="F18" t="s">
-[...2 lines deleted...]
-      <c r="G18" t="s">
+      <c r="H18" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
+        <v>76</v>
+      </c>
+      <c r="C19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>9</v>
       </c>
       <c r="G19" t="s">
+        <v>78</v>
+      </c>
+      <c r="H19" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
+        <v>80</v>
+      </c>
+      <c r="C20" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>9</v>
       </c>
       <c r="G20" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H20" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>84</v>
       </c>
       <c r="C21" t="s">
         <v>9</v>
       </c>
       <c r="D21" t="s">
         <v>85</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
         <v>9</v>
       </c>
       <c r="G21" t="s">
+        <v>82</v>
+      </c>
+      <c r="H21" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
+        <v>87</v>
+      </c>
+      <c r="C22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>9</v>
       </c>
       <c r="G22" t="s">
+        <v>89</v>
+      </c>
+      <c r="H22" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
+        <v>91</v>
+      </c>
+      <c r="C23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>9</v>
       </c>
       <c r="G23" t="s">
+        <v>93</v>
+      </c>
+      <c r="H23" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
+        <v>95</v>
+      </c>
+      <c r="C24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
         <v>9</v>
       </c>
       <c r="G24" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="H24" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>99</v>
       </c>
       <c r="C25" t="s">
         <v>9</v>
       </c>
       <c r="D25" t="s">
         <v>100</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" t="s">
         <v>9</v>
       </c>
       <c r="G25" t="s">
@@ -1869,77 +2121,77 @@
       </c>
       <c r="F26" t="s">
         <v>9</v>
       </c>
       <c r="G26" t="s">
         <v>106</v>
       </c>
       <c r="H26" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>108</v>
       </c>
       <c r="C27" t="s">
         <v>9</v>
       </c>
       <c r="D27" t="s">
         <v>109</v>
       </c>
       <c r="E27" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="F27" t="s">
         <v>9</v>
       </c>
       <c r="G27" t="s">
+        <v>106</v>
+      </c>
+      <c r="H27" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>111</v>
+      </c>
+      <c r="C28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" t="s">
         <v>112</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="E28" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="F28" t="s">
         <v>9</v>
       </c>
       <c r="G28" t="s">
         <v>114</v>
       </c>
       <c r="H28" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>116</v>
       </c>
       <c r="C29" t="s">
         <v>9</v>
       </c>
       <c r="D29" t="s">
         <v>117</v>
       </c>
       <c r="E29" t="s">
@@ -1947,1100 +2199,1672 @@
       </c>
       <c r="F29" t="s">
         <v>9</v>
       </c>
       <c r="G29" t="s">
         <v>118</v>
       </c>
       <c r="H29" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>120</v>
       </c>
       <c r="C30" t="s">
         <v>9</v>
       </c>
       <c r="D30" t="s">
         <v>121</v>
       </c>
       <c r="E30" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="F30" t="s">
         <v>9</v>
       </c>
       <c r="G30" t="s">
+        <v>118</v>
+      </c>
+      <c r="H30" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
+        <v>123</v>
+      </c>
+      <c r="C31" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" t="s">
         <v>124</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" t="s">
+        <v>9</v>
+      </c>
+      <c r="G31" t="s">
         <v>125</v>
       </c>
-      <c r="E31" t="s">
+      <c r="H31" t="s">
         <v>126</v>
-      </c>
-[...7 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
+        <v>127</v>
+      </c>
+      <c r="C32" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" t="s">
         <v>128</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="E32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" t="s">
         <v>129</v>
       </c>
-      <c r="E32" t="s">
-[...5 lines deleted...]
-      <c r="G32" t="s">
+      <c r="H32" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>131</v>
+      </c>
+      <c r="C33" t="s">
+        <v>9</v>
+      </c>
+      <c r="D33" t="s">
         <v>132</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="E33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" t="s">
+        <v>9</v>
+      </c>
+      <c r="G33" t="s">
         <v>133</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
       <c r="H33" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>135</v>
       </c>
       <c r="C34" t="s">
         <v>9</v>
       </c>
       <c r="D34" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="E34" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F34" t="s">
         <v>9</v>
       </c>
       <c r="G34" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H34" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C35" t="s">
         <v>9</v>
       </c>
       <c r="D35" t="s">
-        <v>139</v>
+        <v>117</v>
       </c>
       <c r="E35" t="s">
         <v>105</v>
       </c>
       <c r="F35" t="s">
         <v>9</v>
       </c>
       <c r="G35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H35" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>141</v>
       </c>
       <c r="C36" t="s">
         <v>9</v>
       </c>
       <c r="D36" t="s">
         <v>142</v>
       </c>
       <c r="E36" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="F36" t="s">
         <v>9</v>
       </c>
       <c r="G36" t="s">
         <v>143</v>
       </c>
       <c r="H36" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>145</v>
       </c>
       <c r="C37" t="s">
         <v>9</v>
       </c>
       <c r="D37" t="s">
         <v>146</v>
       </c>
       <c r="E37" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="F37" t="s">
         <v>9</v>
       </c>
       <c r="G37" t="s">
         <v>143</v>
       </c>
       <c r="H37" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C38" t="s">
         <v>9</v>
       </c>
       <c r="D38" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E38" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="F38" t="s">
         <v>9</v>
       </c>
       <c r="G38" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H38" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C39" t="s">
         <v>9</v>
       </c>
       <c r="D39" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E39" t="s">
-        <v>126</v>
+        <v>154</v>
       </c>
       <c r="F39" t="s">
         <v>9</v>
       </c>
       <c r="G39" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H39" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C40" t="s">
         <v>9</v>
       </c>
       <c r="D40" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E40" t="s">
-        <v>105</v>
+        <v>159</v>
       </c>
       <c r="F40" t="s">
         <v>9</v>
       </c>
       <c r="G40" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="H40" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C41" t="s">
         <v>9</v>
       </c>
       <c r="D41" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E41" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="F41" t="s">
         <v>9</v>
       </c>
       <c r="G41" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="H41" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C42" t="s">
         <v>9</v>
       </c>
       <c r="D42" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="E42" t="s">
-        <v>126</v>
+        <v>11</v>
       </c>
       <c r="F42" t="s">
         <v>9</v>
       </c>
       <c r="G42" t="s">
         <v>164</v>
       </c>
       <c r="H42" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C43" t="s">
         <v>9</v>
       </c>
       <c r="D43" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E43" t="s">
-        <v>126</v>
+        <v>11</v>
       </c>
       <c r="F43" t="s">
         <v>9</v>
       </c>
       <c r="G43" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="H43" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C44" t="s">
         <v>9</v>
       </c>
       <c r="D44" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="E44" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="F44" t="s">
         <v>9</v>
       </c>
       <c r="G44" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="H44" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C45" t="s">
         <v>9</v>
       </c>
       <c r="D45" t="s">
-        <v>146</v>
+        <v>178</v>
       </c>
       <c r="E45" t="s">
-        <v>126</v>
+        <v>11</v>
       </c>
       <c r="F45" t="s">
         <v>9</v>
       </c>
       <c r="G45" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="H45" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="C46" t="s">
         <v>9</v>
       </c>
       <c r="D46" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="E46" t="s">
-        <v>126</v>
+        <v>11</v>
       </c>
       <c r="F46" t="s">
         <v>9</v>
       </c>
       <c r="G46" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="H46" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C47" t="s">
         <v>9</v>
       </c>
       <c r="D47" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="E47" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="F47" t="s">
         <v>9</v>
       </c>
       <c r="G47" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="H47" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="C48" t="s">
         <v>9</v>
       </c>
       <c r="D48" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="E48" t="s">
-        <v>105</v>
+        <v>190</v>
       </c>
       <c r="F48" t="s">
         <v>9</v>
       </c>
       <c r="G48" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="H48" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="C49" t="s">
         <v>9</v>
       </c>
       <c r="D49" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E49" t="s">
-        <v>105</v>
+        <v>190</v>
       </c>
       <c r="F49" t="s">
         <v>9</v>
       </c>
       <c r="G49" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="H49" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="C50" t="s">
         <v>9</v>
       </c>
       <c r="D50" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="E50" t="s">
-        <v>126</v>
+        <v>190</v>
       </c>
       <c r="F50" t="s">
         <v>9</v>
       </c>
       <c r="G50" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="H50" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="C51" t="s">
         <v>9</v>
       </c>
       <c r="D51" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="E51" t="s">
-        <v>126</v>
+        <v>190</v>
       </c>
       <c r="F51" t="s">
         <v>9</v>
       </c>
       <c r="G51" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="H51" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="C52" t="s">
         <v>9</v>
       </c>
       <c r="D52" t="s">
-        <v>146</v>
+        <v>206</v>
       </c>
       <c r="E52" t="s">
-        <v>105</v>
+        <v>190</v>
       </c>
       <c r="F52" t="s">
         <v>9</v>
       </c>
       <c r="G52" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="H52" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="C53" t="s">
         <v>9</v>
       </c>
       <c r="D53" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="E53" t="s">
-        <v>105</v>
+        <v>211</v>
       </c>
       <c r="F53" t="s">
         <v>9</v>
       </c>
       <c r="G53" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="H53" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C54" t="s">
         <v>9</v>
       </c>
       <c r="D54" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="E54" t="s">
-        <v>105</v>
+        <v>190</v>
       </c>
       <c r="F54" t="s">
         <v>9</v>
       </c>
       <c r="G54" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="H54" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="C55" t="s">
         <v>9</v>
       </c>
       <c r="D55" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="E55" t="s">
-        <v>126</v>
+        <v>211</v>
       </c>
       <c r="F55" t="s">
         <v>9</v>
       </c>
       <c r="G55" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="H55" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="C56" t="s">
         <v>9</v>
       </c>
       <c r="D56" t="s">
-        <v>214</v>
+        <v>117</v>
       </c>
       <c r="E56" t="s">
         <v>105</v>
       </c>
       <c r="F56" t="s">
         <v>9</v>
       </c>
       <c r="G56" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="H56" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="C57" t="s">
         <v>9</v>
       </c>
       <c r="D57" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="E57" t="s">
-        <v>126</v>
+        <v>190</v>
       </c>
       <c r="F57" t="s">
         <v>9</v>
       </c>
       <c r="G57" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="H57" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="C58" t="s">
         <v>9</v>
       </c>
       <c r="D58" t="s">
-        <v>188</v>
+        <v>227</v>
       </c>
       <c r="E58" t="s">
-        <v>105</v>
+        <v>190</v>
       </c>
       <c r="F58" t="s">
         <v>9</v>
       </c>
       <c r="G58" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="H58" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="C59" t="s">
         <v>9</v>
       </c>
       <c r="D59" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="E59" t="s">
-        <v>126</v>
+        <v>190</v>
       </c>
       <c r="F59" t="s">
         <v>9</v>
       </c>
       <c r="G59" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="H59" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="C60" t="s">
         <v>9</v>
       </c>
       <c r="D60" t="s">
-        <v>227</v>
+        <v>42</v>
       </c>
       <c r="E60" t="s">
-        <v>105</v>
+        <v>190</v>
       </c>
       <c r="F60" t="s">
         <v>9</v>
       </c>
       <c r="G60" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="H60" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="C61" t="s">
         <v>9</v>
       </c>
       <c r="D61" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E61" t="s">
-        <v>105</v>
+        <v>211</v>
       </c>
       <c r="F61" t="s">
         <v>9</v>
       </c>
       <c r="G61" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="H61" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="C62" t="s">
         <v>9</v>
       </c>
       <c r="D62" t="s">
-        <v>210</v>
+        <v>240</v>
       </c>
       <c r="E62" t="s">
-        <v>126</v>
+        <v>190</v>
       </c>
       <c r="F62" t="s">
         <v>9</v>
       </c>
       <c r="G62" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="H62" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="C63" t="s">
         <v>9</v>
       </c>
       <c r="D63" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="E63" t="s">
-        <v>126</v>
+        <v>190</v>
       </c>
       <c r="F63" t="s">
         <v>9</v>
       </c>
       <c r="G63" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="H63" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="C64" t="s">
         <v>9</v>
       </c>
       <c r="D64" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="E64" t="s">
-        <v>105</v>
+        <v>211</v>
       </c>
       <c r="F64" t="s">
         <v>9</v>
       </c>
       <c r="G64" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="H64" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="C65" t="s">
         <v>9</v>
       </c>
       <c r="D65" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="E65" t="s">
-        <v>105</v>
+        <v>211</v>
       </c>
       <c r="F65" t="s">
         <v>9</v>
       </c>
       <c r="G65" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="H65" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="C66" t="s">
         <v>9</v>
       </c>
       <c r="D66" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="E66" t="s">
-        <v>105</v>
+        <v>190</v>
       </c>
       <c r="F66" t="s">
         <v>9</v>
       </c>
       <c r="G66" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="H66" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="C67" t="s">
         <v>9</v>
       </c>
       <c r="D67" t="s">
-        <v>251</v>
+        <v>231</v>
       </c>
       <c r="E67" t="s">
-        <v>105</v>
+        <v>211</v>
       </c>
       <c r="F67" t="s">
         <v>9</v>
       </c>
       <c r="G67" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="H67" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="C68" t="s">
         <v>9</v>
       </c>
       <c r="D68" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="E68" t="s">
-        <v>105</v>
+        <v>211</v>
       </c>
       <c r="F68" t="s">
         <v>9</v>
       </c>
       <c r="G68" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="H68" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="C69" t="s">
         <v>9</v>
       </c>
       <c r="D69" t="s">
-        <v>146</v>
+        <v>265</v>
       </c>
       <c r="E69" t="s">
-        <v>126</v>
+        <v>190</v>
       </c>
       <c r="F69" t="s">
         <v>9</v>
       </c>
       <c r="G69" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="H69" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="C70" t="s">
         <v>9</v>
       </c>
       <c r="D70" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="E70" t="s">
-        <v>105</v>
+        <v>190</v>
       </c>
       <c r="F70" t="s">
         <v>9</v>
       </c>
       <c r="G70" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="H70" t="s">
-        <v>263</v>
+        <v>270</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71">
+        <v>70</v>
+      </c>
+      <c r="B71" t="s">
+        <v>271</v>
+      </c>
+      <c r="C71" t="s">
+        <v>9</v>
+      </c>
+      <c r="D71" t="s">
+        <v>272</v>
+      </c>
+      <c r="E71" t="s">
+        <v>190</v>
+      </c>
+      <c r="F71" t="s">
+        <v>9</v>
+      </c>
+      <c r="G71" t="s">
+        <v>273</v>
+      </c>
+      <c r="H71" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72">
+        <v>71</v>
+      </c>
+      <c r="B72" t="s">
+        <v>275</v>
+      </c>
+      <c r="C72" t="s">
+        <v>9</v>
+      </c>
+      <c r="D72" t="s">
+        <v>276</v>
+      </c>
+      <c r="E72" t="s">
+        <v>211</v>
+      </c>
+      <c r="F72" t="s">
+        <v>9</v>
+      </c>
+      <c r="G72" t="s">
+        <v>277</v>
+      </c>
+      <c r="H72" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73">
+        <v>72</v>
+      </c>
+      <c r="B73" t="s">
+        <v>279</v>
+      </c>
+      <c r="C73" t="s">
+        <v>9</v>
+      </c>
+      <c r="D73" t="s">
+        <v>280</v>
+      </c>
+      <c r="E73" t="s">
+        <v>211</v>
+      </c>
+      <c r="F73" t="s">
+        <v>9</v>
+      </c>
+      <c r="G73" t="s">
+        <v>281</v>
+      </c>
+      <c r="H73" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74">
+        <v>73</v>
+      </c>
+      <c r="B74" t="s">
+        <v>283</v>
+      </c>
+      <c r="C74" t="s">
+        <v>9</v>
+      </c>
+      <c r="D74" t="s">
+        <v>231</v>
+      </c>
+      <c r="E74" t="s">
+        <v>190</v>
+      </c>
+      <c r="F74" t="s">
+        <v>9</v>
+      </c>
+      <c r="G74" t="s">
+        <v>281</v>
+      </c>
+      <c r="H74" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75">
+        <v>74</v>
+      </c>
+      <c r="B75" t="s">
+        <v>285</v>
+      </c>
+      <c r="C75" t="s">
+        <v>9</v>
+      </c>
+      <c r="D75" t="s">
+        <v>286</v>
+      </c>
+      <c r="E75" t="s">
+        <v>190</v>
+      </c>
+      <c r="F75" t="s">
+        <v>9</v>
+      </c>
+      <c r="G75" t="s">
+        <v>287</v>
+      </c>
+      <c r="H75" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76">
+        <v>75</v>
+      </c>
+      <c r="B76" t="s">
+        <v>289</v>
+      </c>
+      <c r="C76" t="s">
+        <v>9</v>
+      </c>
+      <c r="D76" t="s">
+        <v>290</v>
+      </c>
+      <c r="E76" t="s">
+        <v>190</v>
+      </c>
+      <c r="F76" t="s">
+        <v>9</v>
+      </c>
+      <c r="G76" t="s">
+        <v>291</v>
+      </c>
+      <c r="H76" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77">
+        <v>76</v>
+      </c>
+      <c r="B77" t="s">
+        <v>293</v>
+      </c>
+      <c r="C77" t="s">
+        <v>9</v>
+      </c>
+      <c r="D77" t="s">
+        <v>294</v>
+      </c>
+      <c r="E77" t="s">
+        <v>211</v>
+      </c>
+      <c r="F77" t="s">
+        <v>9</v>
+      </c>
+      <c r="G77" t="s">
+        <v>295</v>
+      </c>
+      <c r="H77" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78">
+        <v>77</v>
+      </c>
+      <c r="B78" t="s">
+        <v>297</v>
+      </c>
+      <c r="C78" t="s">
+        <v>9</v>
+      </c>
+      <c r="D78" t="s">
+        <v>298</v>
+      </c>
+      <c r="E78" t="s">
+        <v>190</v>
+      </c>
+      <c r="F78" t="s">
+        <v>9</v>
+      </c>
+      <c r="G78" t="s">
+        <v>299</v>
+      </c>
+      <c r="H78" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79">
+        <v>78</v>
+      </c>
+      <c r="B79" t="s">
+        <v>301</v>
+      </c>
+      <c r="C79" t="s">
+        <v>9</v>
+      </c>
+      <c r="D79" t="s">
+        <v>302</v>
+      </c>
+      <c r="E79" t="s">
+        <v>211</v>
+      </c>
+      <c r="F79" t="s">
+        <v>9</v>
+      </c>
+      <c r="G79" t="s">
+        <v>299</v>
+      </c>
+      <c r="H79" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80">
+        <v>79</v>
+      </c>
+      <c r="B80" t="s">
+        <v>303</v>
+      </c>
+      <c r="C80" t="s">
+        <v>9</v>
+      </c>
+      <c r="D80" t="s">
+        <v>272</v>
+      </c>
+      <c r="E80" t="s">
+        <v>190</v>
+      </c>
+      <c r="F80" t="s">
+        <v>9</v>
+      </c>
+      <c r="G80" t="s">
+        <v>304</v>
+      </c>
+      <c r="H80" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81">
+        <v>80</v>
+      </c>
+      <c r="B81" t="s">
+        <v>306</v>
+      </c>
+      <c r="C81" t="s">
+        <v>9</v>
+      </c>
+      <c r="D81" t="s">
+        <v>307</v>
+      </c>
+      <c r="E81" t="s">
+        <v>211</v>
+      </c>
+      <c r="F81" t="s">
+        <v>9</v>
+      </c>
+      <c r="G81" t="s">
+        <v>308</v>
+      </c>
+      <c r="H81" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82">
+        <v>81</v>
+      </c>
+      <c r="B82" t="s">
+        <v>310</v>
+      </c>
+      <c r="C82" t="s">
+        <v>9</v>
+      </c>
+      <c r="D82" t="s">
+        <v>311</v>
+      </c>
+      <c r="E82" t="s">
+        <v>190</v>
+      </c>
+      <c r="F82" t="s">
+        <v>9</v>
+      </c>
+      <c r="G82" t="s">
+        <v>312</v>
+      </c>
+      <c r="H82" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83">
+        <v>82</v>
+      </c>
+      <c r="B83" t="s">
+        <v>314</v>
+      </c>
+      <c r="C83" t="s">
+        <v>9</v>
+      </c>
+      <c r="D83" t="s">
+        <v>315</v>
+      </c>
+      <c r="E83" t="s">
+        <v>190</v>
+      </c>
+      <c r="F83" t="s">
+        <v>9</v>
+      </c>
+      <c r="G83" t="s">
+        <v>316</v>
+      </c>
+      <c r="H83" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84">
+        <v>83</v>
+      </c>
+      <c r="B84" t="s">
+        <v>318</v>
+      </c>
+      <c r="C84" t="s">
+        <v>9</v>
+      </c>
+      <c r="D84" t="s">
+        <v>294</v>
+      </c>
+      <c r="E84" t="s">
+        <v>211</v>
+      </c>
+      <c r="F84" t="s">
+        <v>9</v>
+      </c>
+      <c r="G84" t="s">
+        <v>316</v>
+      </c>
+      <c r="H84" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85">
+        <v>84</v>
+      </c>
+      <c r="B85" t="s">
+        <v>320</v>
+      </c>
+      <c r="C85" t="s">
+        <v>9</v>
+      </c>
+      <c r="D85" t="s">
+        <v>321</v>
+      </c>
+      <c r="E85" t="s">
+        <v>211</v>
+      </c>
+      <c r="F85" t="s">
+        <v>9</v>
+      </c>
+      <c r="G85" t="s">
+        <v>322</v>
+      </c>
+      <c r="H85" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>85</v>
+      </c>
+      <c r="B86" t="s">
+        <v>324</v>
+      </c>
+      <c r="C86" t="s">
+        <v>9</v>
+      </c>
+      <c r="D86" t="s">
+        <v>325</v>
+      </c>
+      <c r="E86" t="s">
+        <v>190</v>
+      </c>
+      <c r="F86" t="s">
+        <v>9</v>
+      </c>
+      <c r="G86" t="s">
+        <v>322</v>
+      </c>
+      <c r="H86" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87">
+        <v>86</v>
+      </c>
+      <c r="B87" t="s">
+        <v>327</v>
+      </c>
+      <c r="C87" t="s">
+        <v>9</v>
+      </c>
+      <c r="D87" t="s">
+        <v>328</v>
+      </c>
+      <c r="E87" t="s">
+        <v>190</v>
+      </c>
+      <c r="F87" t="s">
+        <v>9</v>
+      </c>
+      <c r="G87" t="s">
+        <v>329</v>
+      </c>
+      <c r="H87" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88">
+        <v>87</v>
+      </c>
+      <c r="B88" t="s">
+        <v>331</v>
+      </c>
+      <c r="C88" t="s">
+        <v>9</v>
+      </c>
+      <c r="D88" t="s">
+        <v>332</v>
+      </c>
+      <c r="E88" t="s">
+        <v>190</v>
+      </c>
+      <c r="F88" t="s">
+        <v>9</v>
+      </c>
+      <c r="G88" t="s">
+        <v>329</v>
+      </c>
+      <c r="H88" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89">
+        <v>88</v>
+      </c>
+      <c r="B89" t="s">
+        <v>334</v>
+      </c>
+      <c r="C89" t="s">
+        <v>9</v>
+      </c>
+      <c r="D89" t="s">
+        <v>335</v>
+      </c>
+      <c r="E89" t="s">
+        <v>190</v>
+      </c>
+      <c r="F89" t="s">
+        <v>9</v>
+      </c>
+      <c r="G89" t="s">
+        <v>336</v>
+      </c>
+      <c r="H89" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90">
+        <v>89</v>
+      </c>
+      <c r="B90" t="s">
+        <v>338</v>
+      </c>
+      <c r="C90" t="s">
+        <v>9</v>
+      </c>
+      <c r="D90" t="s">
+        <v>339</v>
+      </c>
+      <c r="E90" t="s">
+        <v>190</v>
+      </c>
+      <c r="F90" t="s">
+        <v>9</v>
+      </c>
+      <c r="G90" t="s">
+        <v>336</v>
+      </c>
+      <c r="H90" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91">
+        <v>90</v>
+      </c>
+      <c r="B91" t="s">
+        <v>341</v>
+      </c>
+      <c r="C91" t="s">
+        <v>9</v>
+      </c>
+      <c r="D91" t="s">
+        <v>231</v>
+      </c>
+      <c r="E91" t="s">
+        <v>211</v>
+      </c>
+      <c r="F91" t="s">
+        <v>9</v>
+      </c>
+      <c r="G91" t="s">
+        <v>342</v>
+      </c>
+      <c r="H91" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92">
+        <v>91</v>
+      </c>
+      <c r="B92" t="s">
+        <v>344</v>
+      </c>
+      <c r="C92" t="s">
+        <v>9</v>
+      </c>
+      <c r="D92" t="s">
+        <v>345</v>
+      </c>
+      <c r="E92" t="s">
+        <v>190</v>
+      </c>
+      <c r="F92" t="s">
+        <v>9</v>
+      </c>
+      <c r="G92" t="s">
+        <v>346</v>
+      </c>
+      <c r="H92" t="s">
+        <v>347</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">