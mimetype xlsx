--- v0 (2026-04-08)
+++ v1 (2026-06-07)
@@ -20,74 +20,74 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Ringkasan" sheetId="1" r:id="rId4"/>
     <sheet name="Pengeluaran Bulanan" sheetId="2" r:id="rId5"/>
     <sheet name="Saldo per Kategori" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>Nilai</t>
   </si>
   <si>
     <t>Total Saldo</t>
   </si>
   <si>
-    <t>Rp 57.372.120</t>
+    <t>Rp 108.504.120</t>
   </si>
   <si>
     <t>Total Pengeluaran</t>
   </si>
   <si>
-    <t>Rp 45.083.649</t>
+    <t>Rp 92.385.120</t>
   </si>
   <si>
     <t>Sisa Saldo</t>
   </si>
   <si>
-    <t>Rp 12.288.471</t>
+    <t>Rp 16.119.000</t>
   </si>
   <si>
     <t>Jumlah Transaksi</t>
   </si>
   <si>
     <t>Bulan</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>Mar</t>
   </si>
   <si>
     <t>Apr</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Jun</t>
   </si>
@@ -104,50 +104,59 @@
     <t>Oct</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Kategori</t>
   </si>
   <si>
     <t>TOTAL SALDO ALL CASH</t>
   </si>
   <si>
     <t>TOTAL SALDO ALL MBANKING/ATM</t>
   </si>
   <si>
     <t>PENAMBAHAN SALDO</t>
   </si>
   <si>
     <t>PENAMBAHAN SALDO CASH</t>
   </si>
   <si>
     <t>PENAMBAHAN SALDO SAWIT</t>
+  </si>
+  <si>
+    <t>PENAMBAHAN SALDO CABE</t>
+  </si>
+  <si>
+    <t>SALDO SAVE BIBIK DITAROK DITABUNGAN LAGI</t>
+  </si>
+  <si>
+    <t>CICILAN GANTI UANG SUAMIK NIKAH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -355,61 +364,61 @@
       <c:layout/>
       <c:overlay val="0"/>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:view3D/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Saldo per Kategori!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln/>
           </c:spPr>
           <c:cat>
             <c:strRef>
-              <c:f>Saldo per Kategori!$A$2:$A$6</c:f>
+              <c:f>Saldo per Kategori!$A$2:$A$9</c:f>
               <c:strCache>
-                <c:ptCount val="5"/>
+                <c:ptCount val="8"/>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Saldo per Kategori!$B$2:$B$6</c:f>
+              <c:f>Saldo per Kategori!$B$2:$B$9</c:f>
               <c:numCache>
-                <c:ptCount val="5"/>
+                <c:ptCount val="8"/>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:ln/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr rtl="0">
             <a:defRPr/>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
@@ -835,51 +844,51 @@
       <c r="B2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5">
-        <v>69</v>
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B13"/>
   <sheetViews>
@@ -904,61 +913,67 @@
       <c r="B2">
         <v>6332500.0</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3">
         <v>10563400.0</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4">
         <v>15366749.0</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
-        <v>12821000.0</v>
+        <v>28308000.0</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>14</v>
       </c>
+      <c r="B6">
+        <v>27890355.0</v>
+      </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>15</v>
+      </c>
+      <c r="B7">
+        <v>3924116.0</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>20</v>
@@ -969,104 +984,128 @@
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2">
         <v>1037500.0</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3">
         <v>5589620.0</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4">
-        <v>28120000.0</v>
+        <v>45870000.0</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5">
         <v>210000.0</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6">
-        <v>22415000.0</v>
+        <v>42900000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7">
+        <v>3102000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8">
+        <v>4500000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9">
+        <v>5295000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>